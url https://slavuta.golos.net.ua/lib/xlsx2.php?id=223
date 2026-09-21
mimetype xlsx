--- v0 (2026-08-07)
+++ v1 (2026-09-21)
@@ -98,54 +98,54 @@
   <si>
     <t>Ochkur Anatoliy Stepanovych</t>
   </si>
   <si>
     <t>Petruk Andriy Viktorovych</t>
   </si>
   <si>
     <t>Radzyvilyuk Lina Volodymyrivna</t>
   </si>
   <si>
     <t>Sapozhnik Viktor Viktorovych</t>
   </si>
   <si>
     <t>Skyba Petro Pavlovych</t>
   </si>
   <si>
     <t>Fedorchuk Svitlana Yosypivna</t>
   </si>
   <si>
     <t>Kushnirov Volodymyr Mykhaylovych</t>
   </si>
   <si>
     <t>Sokolov Hennadiy Edvinovych</t>
   </si>
   <si>
+    <t>Stetsyuk Andriy Petrovych</t>
+  </si>
+  <si>
     <t>Tomkiv Ihor Vasylovych</t>
-  </si>
-[...1 lines deleted...]
-    <t>Stetsyuk Andriy Petrovych</t>
   </si>
   <si>
     <t>Kostyrko Inna Oleksandrivna</t>
   </si>
   <si>
     <t>Mazur Volodymyr Ivanovych</t>
   </si>
   <si>
     <t>Melnychuk Valeriy Yuriyovych</t>
   </si>
   <si>
     <t>Hornyuk Nataliya Petrivna</t>
   </si>
   <si>
     <t>14.07.26  10:27:55</t>
   </si>
   <si>
     <t>В цілому</t>
   </si>
   <si>
     <t>ПРИЙНЯТО</t>
   </si>
   <si>
     <t>За</t>
   </si>
@@ -533,54 +533,54 @@
       <c r="V2" t="s" s="5">
         <v>38</v>
       </c>
       <c r="W2" t="s" s="5">
         <v>38</v>
       </c>
       <c r="X2" t="s" s="5">
         <v>38</v>
       </c>
       <c r="Y2" t="s" s="5">
         <v>38</v>
       </c>
       <c r="Z2" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AA2" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AB2" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AC2" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AD2" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="AE2" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="AF2" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AG2" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AH2" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AI2" t="s" s="5">
         <v>38</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>40</v>
       </c>
       <c r="C3" t="inlineStr" s="4">
         <is>
           <t>ID - 4157,  Про стан законності, боротьби із злочинністю, охорони громадської безпеки і порядку та результати діяльності Шепетівської окружної прокуратури на території Славутської міської</t>
         </is>
@@ -642,54 +642,54 @@
       <c r="V3" t="s" s="5">
         <v>38</v>
       </c>
       <c r="W3" t="s" s="5">
         <v>38</v>
       </c>
       <c r="X3" t="s" s="5">
         <v>38</v>
       </c>
       <c r="Y3" t="s" s="5">
         <v>38</v>
       </c>
       <c r="Z3" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AA3" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AB3" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AC3" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AD3" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="AE3" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="AF3" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AG3" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AH3" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AI3" t="s" s="5">
         <v>38</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>41</v>
       </c>
       <c r="C4" t="inlineStr" s="4">
         <is>
           <t>ID - 4158,  Про стан законності, боротьби із злочинністю, охорони громадської безпеки і порядку та результати діяльності відділення поліції №1 Шепетівського районного управління поліції Головного</t>
         </is>
@@ -751,54 +751,54 @@
       <c r="V4" t="s" s="5">
         <v>38</v>
       </c>
       <c r="W4" t="s" s="5">
         <v>38</v>
       </c>
       <c r="X4" t="s" s="5">
         <v>38</v>
       </c>
       <c r="Y4" t="s" s="5">
         <v>38</v>
       </c>
       <c r="Z4" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AA4" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AB4" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AC4" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AD4" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="AE4" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="AF4" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AG4" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AH4" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AI4" t="s" s="5">
         <v>38</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>42</v>
       </c>
       <c r="C5" t="inlineStr" s="4">
         <is>
           <t>ID - 4159,  Про затвердження Програми покращення системи казначейського обслуговування розпорядників, одержувачів бюджетних коштів та інших клієнтів Славутським Управлінням Державної</t>
         </is>
@@ -860,54 +860,54 @@
       <c r="V5" t="s" s="5">
         <v>38</v>
       </c>
       <c r="W5" t="s" s="5">
         <v>38</v>
       </c>
       <c r="X5" t="s" s="5">
         <v>38</v>
       </c>
       <c r="Y5" t="s" s="5">
         <v>39</v>
       </c>
       <c r="Z5" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AA5" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AB5" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AC5" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AD5" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="AE5" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="AF5" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AG5" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AH5" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AI5" t="s" s="5">
         <v>38</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
         <v>43</v>
       </c>
       <c r="C6" t="inlineStr" s="4">
         <is>
           <t>ID - 4160,  Про затвердження статуту Славутського ліцею Славутської міської ради в новій редакції</t>
         </is>
@@ -969,54 +969,54 @@
       <c r="V6" t="s" s="5">
         <v>38</v>
       </c>
       <c r="W6" t="s" s="5">
         <v>38</v>
       </c>
       <c r="X6" t="s" s="5">
         <v>38</v>
       </c>
       <c r="Y6" t="s" s="5">
         <v>39</v>
       </c>
       <c r="Z6" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AA6" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AB6" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AC6" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AD6" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="AE6" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="AF6" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AG6" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AH6" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AI6" t="s" s="5">
         <v>38</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>44</v>
       </c>
       <c r="C7" t="inlineStr" s="4">
         <is>
           <t>ID - 4161,  Про внесення змін до рішення Славутської міської ради від 24 березня 2023 р. № 2-24/2023 «Про затвердження Плану заходів щодо формування ефективної мережі закладів загальної середньої освіти</t>
         </is>
@@ -1078,54 +1078,54 @@
       <c r="V7" t="s" s="5">
         <v>39</v>
       </c>
       <c r="W7" t="s" s="5">
         <v>39</v>
       </c>
       <c r="X7" t="s" s="5">
         <v>38</v>
       </c>
       <c r="Y7" t="s" s="5">
         <v>38</v>
       </c>
       <c r="Z7" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AA7" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AB7" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AC7" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AD7" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="AE7" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="AF7" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AG7" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AH7" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AI7" t="s" s="5">
         <v>45</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
         <v>46</v>
       </c>
       <c r="C8" t="inlineStr" s="4">
         <is>
           <t>ID - 4162,  Про внесення зміни до відомостей про КЗ «Славутський ЦНСП», що містяться в Єдиному державному реєстрі юридичних осіб, фізичних осіб-підприємців та громадських формувань.</t>
         </is>
@@ -1187,54 +1187,54 @@
       <c r="V8" t="s" s="5">
         <v>39</v>
       </c>
       <c r="W8" t="s" s="5">
         <v>39</v>
       </c>
       <c r="X8" t="s" s="5">
         <v>38</v>
       </c>
       <c r="Y8" t="s" s="5">
         <v>38</v>
       </c>
       <c r="Z8" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AA8" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AB8" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AC8" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AD8" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="AE8" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="AF8" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AG8" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AH8" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AI8" t="s" s="5">
         <v>38</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>47</v>
       </c>
       <c r="C9" t="inlineStr" s="4">
         <is>
           <t>ID - 4163,  Про внесення змін до Цільової програми «Піклування» для мешканців Славутської міської територіальної громади на 2025-2027 роки, затвердженої рішенням Славутської міської ради від 25.10.2024р.</t>
         </is>
@@ -1623,54 +1623,54 @@
       <c r="V12" t="s" s="5">
         <v>39</v>
       </c>
       <c r="W12" t="s" s="5">
         <v>38</v>
       </c>
       <c r="X12" t="s" s="5">
         <v>38</v>
       </c>
       <c r="Y12" t="s" s="5">
         <v>38</v>
       </c>
       <c r="Z12" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AA12" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AB12" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AC12" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AD12" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="AE12" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="AF12" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AG12" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AH12" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AI12" t="s" s="5">
         <v>38</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
         <v>52</v>
       </c>
       <c r="C13" t="inlineStr" s="4">
         <is>
           <t>ID - 4167,  Про затвердження Правил благоустрою Славутської міської територіальної громади</t>
         </is>
@@ -1732,54 +1732,54 @@
       <c r="V13" t="s" s="5">
         <v>39</v>
       </c>
       <c r="W13" t="s" s="5">
         <v>38</v>
       </c>
       <c r="X13" t="s" s="5">
         <v>38</v>
       </c>
       <c r="Y13" t="s" s="5">
         <v>38</v>
       </c>
       <c r="Z13" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AA13" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AB13" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AC13" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AD13" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="AE13" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="AF13" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AG13" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AH13" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AI13" t="s" s="5">
         <v>38</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
         <v>53</v>
       </c>
       <c r="C14" t="inlineStr" s="4">
         <is>
           <t>ID - 4168,  Про внесення змін до бюджету Славутської міської територіальної громади на 2026 рік</t>
         </is>
@@ -1841,54 +1841,54 @@
       <c r="V14" t="s" s="5">
         <v>39</v>
       </c>
       <c r="W14" t="s" s="5">
         <v>45</v>
       </c>
       <c r="X14" t="s" s="5">
         <v>38</v>
       </c>
       <c r="Y14" t="s" s="5">
         <v>38</v>
       </c>
       <c r="Z14" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AA14" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AB14" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AC14" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AD14" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="AE14" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="AF14" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AG14" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AH14" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AI14" t="s" s="5">
         <v>38</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>54</v>
       </c>
       <c r="C15" t="inlineStr" s="4">
         <is>
           <t>ID - 4169,  Про розгляд заяви ФОП Надії ДАЩУК щодо надання у тимчасове користування окремого елемента благоустрою комунальної власності Славутської міської територіальної громади по вул. Церковній</t>
         </is>
@@ -1950,54 +1950,54 @@
       <c r="V15" t="s" s="5">
         <v>39</v>
       </c>
       <c r="W15" t="s" s="5">
         <v>38</v>
       </c>
       <c r="X15" t="s" s="5">
         <v>38</v>
       </c>
       <c r="Y15" t="s" s="5">
         <v>38</v>
       </c>
       <c r="Z15" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AA15" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AB15" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AC15" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AD15" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="AE15" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="AF15" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AG15" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AH15" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AI15" t="s" s="5">
         <v>38</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
         <v>55</v>
       </c>
       <c r="C16" t="inlineStr" s="4">
         <is>
           <t>ID - 4170,  Про продовження строку дії договорів про встановлення сервітуту з Приватним акціонерним товариством «Київстар»</t>
         </is>
@@ -2059,54 +2059,54 @@
       <c r="V16" t="s" s="5">
         <v>39</v>
       </c>
       <c r="W16" t="s" s="5">
         <v>38</v>
       </c>
       <c r="X16" t="s" s="5">
         <v>38</v>
       </c>
       <c r="Y16" t="s" s="5">
         <v>38</v>
       </c>
       <c r="Z16" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AA16" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AB16" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AC16" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AD16" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="AE16" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="AF16" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AG16" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AH16" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AI16" t="s" s="5">
         <v>38</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
         <v>56</v>
       </c>
       <c r="C17" t="inlineStr" s="4">
         <is>
           <t>ID - 4171,  Про продовження строку дії договору про встановлення сервітуту з Приватним акціонерним товариством «ДАТАГРУП»</t>
         </is>
@@ -2168,54 +2168,54 @@
       <c r="V17" t="s" s="5">
         <v>39</v>
       </c>
       <c r="W17" t="s" s="5">
         <v>38</v>
       </c>
       <c r="X17" t="s" s="5">
         <v>38</v>
       </c>
       <c r="Y17" t="s" s="5">
         <v>38</v>
       </c>
       <c r="Z17" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AA17" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AB17" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AC17" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AD17" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="AE17" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="AF17" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AG17" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AH17" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AI17" t="s" s="5">
         <v>38</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
         <v>57</v>
       </c>
       <c r="C18" t="inlineStr" s="4">
         <is>
           <t>ID - 4172,  Про придбання у комунальну власність Славутської міської територіальної громади 53/100 частки квартири загальною площею 76,3 кв.м, житловою площею 61,3 кв.м, що знаходиться за адресою: Хмельницька</t>
         </is>
@@ -2277,54 +2277,54 @@
       <c r="V18" t="s" s="5">
         <v>39</v>
       </c>
       <c r="W18" t="s" s="5">
         <v>38</v>
       </c>
       <c r="X18" t="s" s="5">
         <v>38</v>
       </c>
       <c r="Y18" t="s" s="5">
         <v>38</v>
       </c>
       <c r="Z18" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AA18" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AB18" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AC18" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AD18" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="AE18" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="AF18" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AG18" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AH18" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AI18" t="s" s="5">
         <v>38</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
         <v>58</v>
       </c>
       <c r="C19" t="inlineStr" s="4">
         <is>
           <t>ID - 4173,  Про затвердження рішень Комісії з розгляду питань щодо надання компенсації за пошкоджені об’єкти нерухомого майна внаслідок бойових дій, терористичних актів, диверсій, спричинених</t>
         </is>
@@ -2386,54 +2386,54 @@
       <c r="V19" t="s" s="5">
         <v>39</v>
       </c>
       <c r="W19" t="s" s="5">
         <v>38</v>
       </c>
       <c r="X19" t="s" s="5">
         <v>38</v>
       </c>
       <c r="Y19" t="s" s="5">
         <v>38</v>
       </c>
       <c r="Z19" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AA19" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AB19" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AC19" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AD19" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="AE19" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="AF19" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AG19" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AH19" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AI19" t="s" s="5">
         <v>38</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
         <v>59</v>
       </c>
       <c r="C20" t="inlineStr" s="4">
         <is>
           <t>ID - 4174,  Про розгляд технічної документації з нормативної грошової оцінки земель населеного пункту міста Славути Шепетівського району Хмельницької області.</t>
         </is>
@@ -2495,54 +2495,54 @@
       <c r="V20" t="s" s="5">
         <v>39</v>
       </c>
       <c r="W20" t="s" s="5">
         <v>38</v>
       </c>
       <c r="X20" t="s" s="5">
         <v>38</v>
       </c>
       <c r="Y20" t="s" s="5">
         <v>38</v>
       </c>
       <c r="Z20" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AA20" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AB20" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AC20" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AD20" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="AE20" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="AF20" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AG20" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AH20" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AI20" t="s" s="5">
         <v>38</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
         <v>60</v>
       </c>
       <c r="C21" t="inlineStr" s="4">
         <is>
           <t>ID - 4176,  Про розгляд заяви ГОРКОВЧУК Інни Валентинівни щодо затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) та</t>
         </is>
@@ -2604,54 +2604,54 @@
       <c r="V21" t="s" s="5">
         <v>39</v>
       </c>
       <c r="W21" t="s" s="5">
         <v>38</v>
       </c>
       <c r="X21" t="s" s="5">
         <v>38</v>
       </c>
       <c r="Y21" t="s" s="5">
         <v>38</v>
       </c>
       <c r="Z21" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AA21" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AB21" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AC21" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AD21" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="AE21" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="AF21" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AG21" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AH21" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AI21" t="s" s="5">
         <v>38</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
         <v>60</v>
       </c>
       <c r="C22" t="inlineStr" s="4">
         <is>
           <t>ID - 4177,  Про розгляд заяви ГОНЧАРУК Надії Михайлівни щодо затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) та</t>
         </is>
@@ -2713,54 +2713,54 @@
       <c r="V22" t="s" s="5">
         <v>39</v>
       </c>
       <c r="W22" t="s" s="5">
         <v>38</v>
       </c>
       <c r="X22" t="s" s="5">
         <v>38</v>
       </c>
       <c r="Y22" t="s" s="5">
         <v>38</v>
       </c>
       <c r="Z22" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AA22" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AB22" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AC22" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AD22" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="AE22" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="AF22" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AG22" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AH22" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AI22" t="s" s="5">
         <v>38</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
         <v>60</v>
       </c>
       <c r="C23" t="inlineStr" s="4">
         <is>
           <t>ID - 4178,  Про розгляд заяви ЯКИМЧУК Алли Іванівни щодо затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) та передачу</t>
         </is>
@@ -2822,54 +2822,54 @@
       <c r="V23" t="s" s="5">
         <v>39</v>
       </c>
       <c r="W23" t="s" s="5">
         <v>38</v>
       </c>
       <c r="X23" t="s" s="5">
         <v>38</v>
       </c>
       <c r="Y23" t="s" s="5">
         <v>38</v>
       </c>
       <c r="Z23" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AA23" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AB23" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AC23" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AD23" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="AE23" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="AF23" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AG23" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AH23" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AI23" t="s" s="5">
         <v>38</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
         <v>60</v>
       </c>
       <c r="C24" t="inlineStr" s="4">
         <is>
           <t>ID - 4179,  Про розгляд заяви ЛІЩИНСЬКОЇ Інни Борисівни,інтереси якої представляє ЛІЩИНСЬКИЙ Дмитро Юрійович на підставі Довіреності №434 від 11.05.2026 щодо затвердження технічної документації із</t>
         </is>
@@ -2931,54 +2931,54 @@
       <c r="V24" t="s" s="5">
         <v>39</v>
       </c>
       <c r="W24" t="s" s="5">
         <v>38</v>
       </c>
       <c r="X24" t="s" s="5">
         <v>38</v>
       </c>
       <c r="Y24" t="s" s="5">
         <v>38</v>
       </c>
       <c r="Z24" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AA24" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AB24" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AC24" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AD24" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="AE24" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="AF24" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AG24" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AH24" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AI24" t="s" s="5">
         <v>38</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
         <v>60</v>
       </c>
       <c r="C25" t="inlineStr" s="4">
         <is>
           <t>ID - 4180,  Про розгляд заяви ЛЕЛЕКОВА Володимира Васильовича щодо затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) та</t>
         </is>
@@ -3040,54 +3040,54 @@
       <c r="V25" t="s" s="5">
         <v>39</v>
       </c>
       <c r="W25" t="s" s="5">
         <v>38</v>
       </c>
       <c r="X25" t="s" s="5">
         <v>38</v>
       </c>
       <c r="Y25" t="s" s="5">
         <v>38</v>
       </c>
       <c r="Z25" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AA25" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AB25" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AC25" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AD25" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="AE25" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="AF25" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AG25" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AH25" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AI25" t="s" s="5">
         <v>38</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
         <v>60</v>
       </c>
       <c r="C26" t="inlineStr" s="4">
         <is>
           <t>ID - 4181,  Про розгляд заяви ГРИЦИШИНОЇ Тамари Яківни щодо затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) та</t>
         </is>
@@ -3149,54 +3149,54 @@
       <c r="V26" t="s" s="5">
         <v>39</v>
       </c>
       <c r="W26" t="s" s="5">
         <v>38</v>
       </c>
       <c r="X26" t="s" s="5">
         <v>38</v>
       </c>
       <c r="Y26" t="s" s="5">
         <v>38</v>
       </c>
       <c r="Z26" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AA26" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AB26" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AC26" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AD26" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="AE26" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="AF26" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AG26" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AH26" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AI26" t="s" s="5">
         <v>38</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
         <v>60</v>
       </c>
       <c r="C27" t="inlineStr" s="4">
         <is>
           <t>ID - 4182,  Про розгляд заяви ГЕРМАН Тетяни Борисівни, ГЕРМАНА Руслана Вікторовича, інтереси якого представляє ГЕРМАН Тетяна Борисівна на підставі Довіреності від 26.02.2026 щодо затвердження технічної</t>
         </is>
@@ -3258,54 +3258,54 @@
       <c r="V27" t="s" s="5">
         <v>39</v>
       </c>
       <c r="W27" t="s" s="5">
         <v>38</v>
       </c>
       <c r="X27" t="s" s="5">
         <v>38</v>
       </c>
       <c r="Y27" t="s" s="5">
         <v>38</v>
       </c>
       <c r="Z27" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AA27" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AB27" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AC27" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AD27" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="AE27" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="AF27" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AG27" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AH27" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AI27" t="s" s="5">
         <v>38</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
         <v>60</v>
       </c>
       <c r="C28" t="inlineStr" s="4">
         <is>
           <t>ID - 4183,  Про розгляд заяви ВІРИЧ Наталії Олексіївни, ХОМІК Олени Олексіївни щодо затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі</t>
         </is>
@@ -3367,54 +3367,54 @@
       <c r="V28" t="s" s="5">
         <v>39</v>
       </c>
       <c r="W28" t="s" s="5">
         <v>38</v>
       </c>
       <c r="X28" t="s" s="5">
         <v>38</v>
       </c>
       <c r="Y28" t="s" s="5">
         <v>38</v>
       </c>
       <c r="Z28" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AA28" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AB28" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AC28" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AD28" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="AE28" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="AF28" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AG28" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AH28" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AI28" t="s" s="5">
         <v>38</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
         <v>60</v>
       </c>
       <c r="C29" t="inlineStr" s="4">
         <is>
           <t>ID - 4184,  Про розгляд заяви МУЗИЧУКА Олександра Борисовича щодо затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) та</t>
         </is>
@@ -3476,54 +3476,54 @@
       <c r="V29" t="s" s="5">
         <v>39</v>
       </c>
       <c r="W29" t="s" s="5">
         <v>38</v>
       </c>
       <c r="X29" t="s" s="5">
         <v>38</v>
       </c>
       <c r="Y29" t="s" s="5">
         <v>38</v>
       </c>
       <c r="Z29" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AA29" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AB29" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AC29" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AD29" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="AE29" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="AF29" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AG29" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AH29" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AI29" t="s" s="5">
         <v>38</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
         <v>60</v>
       </c>
       <c r="C30" t="inlineStr" s="4">
         <is>
           <t>ID - 4185,  Про розгляд заяви КОРСУНА Олега Степановича щодо затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) та</t>
         </is>
@@ -3585,54 +3585,54 @@
       <c r="V30" t="s" s="5">
         <v>39</v>
       </c>
       <c r="W30" t="s" s="5">
         <v>38</v>
       </c>
       <c r="X30" t="s" s="5">
         <v>38</v>
       </c>
       <c r="Y30" t="s" s="5">
         <v>38</v>
       </c>
       <c r="Z30" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AA30" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AB30" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AC30" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AD30" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="AE30" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="AF30" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AG30" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AH30" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AI30" t="s" s="5">
         <v>38</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
         <v>62</v>
       </c>
       <c r="C31" t="inlineStr" s="4">
         <is>
           <t>ID - 4186,  Про розгляд заяви КОЗЕЛА Миколи Петровича, інтереси якого представляє КОЗЕЛ Наталія Олексіївна на підставі Довіреності №1 від 14.01.2026 щодо затвердження проекту землеустрою щодо відведення</t>
         </is>
@@ -3694,54 +3694,54 @@
       <c r="V31" t="s" s="5">
         <v>39</v>
       </c>
       <c r="W31" t="s" s="5">
         <v>38</v>
       </c>
       <c r="X31" t="s" s="5">
         <v>38</v>
       </c>
       <c r="Y31" t="s" s="5">
         <v>38</v>
       </c>
       <c r="Z31" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AA31" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AB31" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AC31" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AD31" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="AE31" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="AF31" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AG31" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AH31" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AI31" t="s" s="5">
         <v>38</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
         <v>63</v>
       </c>
       <c r="C32" t="inlineStr" s="4">
         <is>
           <t>ID - 4187,  Про розгляд заяв КАЗІМІРОВА Анатолія Васильовича щодо затвердження проектів землеустрою щодо відведення земельних ділянок зі зміною цільового призначення земельних ділянок по вул.</t>
         </is>
@@ -3803,54 +3803,54 @@
       <c r="V32" t="s" s="5">
         <v>39</v>
       </c>
       <c r="W32" t="s" s="5">
         <v>38</v>
       </c>
       <c r="X32" t="s" s="5">
         <v>38</v>
       </c>
       <c r="Y32" t="s" s="5">
         <v>38</v>
       </c>
       <c r="Z32" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AA32" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AB32" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AC32" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AD32" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="AE32" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="AF32" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AG32" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AH32" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AI32" t="s" s="5">
         <v>38</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
         <v>64</v>
       </c>
       <c r="C33" t="inlineStr" s="4">
         <is>
           <t>ID - 4188,  Про розгляд заяви ЧЕРНЯКА Дмитра Миколайовича щодо продажу земельної ділянки по вул. Ярослава Мудрого в м.Славуті (кадастровий номер: 6810600000:01:004:0273)</t>
         </is>
@@ -3912,54 +3912,54 @@
       <c r="V33" t="s" s="5">
         <v>39</v>
       </c>
       <c r="W33" t="s" s="5">
         <v>38</v>
       </c>
       <c r="X33" t="s" s="5">
         <v>38</v>
       </c>
       <c r="Y33" t="s" s="5">
         <v>38</v>
       </c>
       <c r="Z33" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AA33" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AB33" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AC33" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AD33" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="AE33" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="AF33" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AG33" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AH33" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AI33" t="s" s="5">
         <v>38</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
         <v>65</v>
       </c>
       <c r="C34" t="inlineStr" s="4">
         <is>
           <t>ID - 4189,  Про розгляд заяви ФОП ФЕДОТОВА Юрія Володимировича щодо припинення права користування на земельну ділянку та внесення змін до Договору оренди землі від 17.05.2023</t>
         </is>
@@ -4021,54 +4021,54 @@
       <c r="V34" t="s" s="5">
         <v>39</v>
       </c>
       <c r="W34" t="s" s="5">
         <v>38</v>
       </c>
       <c r="X34" t="s" s="5">
         <v>38</v>
       </c>
       <c r="Y34" t="s" s="5">
         <v>38</v>
       </c>
       <c r="Z34" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AA34" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AB34" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AC34" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AD34" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="AE34" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="AF34" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AG34" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AH34" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AI34" t="s" s="5">
         <v>38</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
         <v>66</v>
       </c>
       <c r="C35" t="inlineStr" s="4">
         <is>
           <t>ID - 4190,  Про розгляд заяви ОСББ «ЦЕНТРАЛЬНИЙ СЛАВУТА» щодо передачі сформованої та зареєстрованої земельної ділянки по вул. Покровській, 15-в в м. Славуті в користування на умовах оренди</t>
         </is>
@@ -4130,54 +4130,54 @@
       <c r="V35" t="s" s="5">
         <v>39</v>
       </c>
       <c r="W35" t="s" s="5">
         <v>38</v>
       </c>
       <c r="X35" t="s" s="5">
         <v>38</v>
       </c>
       <c r="Y35" t="s" s="5">
         <v>38</v>
       </c>
       <c r="Z35" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AA35" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AB35" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AC35" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AD35" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="AE35" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="AF35" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AG35" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AH35" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AI35" t="s" s="5">
         <v>38</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
         <v>67</v>
       </c>
       <c r="C36" t="inlineStr" s="4">
         <is>
           <t>ID - 4191,  Про розгляд заяви БУЛІЧА Олександра Івановича щодо надання згоди на встановлення земельного сервітуту щодо земельної ділянки з кадастровим номером: 6810600000:01:004:0030</t>
         </is>
@@ -4239,54 +4239,54 @@
       <c r="V36" t="s" s="5">
         <v>39</v>
       </c>
       <c r="W36" t="s" s="5">
         <v>38</v>
       </c>
       <c r="X36" t="s" s="5">
         <v>38</v>
       </c>
       <c r="Y36" t="s" s="5">
         <v>38</v>
       </c>
       <c r="Z36" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AA36" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AB36" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AC36" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AD36" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="AE36" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="AF36" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AG36" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AH36" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AI36" t="s" s="5">
         <v>38</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
         <v>68</v>
       </c>
       <c r="C37" t="inlineStr" s="4">
         <is>
           <t>ID - 4192,  Про розгляд заяви ФОП СТРЕЛЬЦОВОЇ Наталії Володимирівни щодо укладення Договору про встановлення земельного сервітуту на новий строк</t>
         </is>
@@ -4348,54 +4348,54 @@
       <c r="V37" t="s" s="5">
         <v>39</v>
       </c>
       <c r="W37" t="s" s="5">
         <v>38</v>
       </c>
       <c r="X37" t="s" s="5">
         <v>38</v>
       </c>
       <c r="Y37" t="s" s="5">
         <v>38</v>
       </c>
       <c r="Z37" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AA37" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AB37" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AC37" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AD37" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="AE37" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="AF37" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AG37" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AH37" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AI37" t="s" s="5">
         <v>38</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
         <v>69</v>
       </c>
       <c r="C38" t="inlineStr" s="4">
         <is>
           <t>ID - 4193,  Про надання дозволу СЛАВУТСЬКІЙ МІСЬКІЙ ТЕРИТОРІАЛЬНІЙ ГРОМАДІ в особі СЛАВУТСЬКОЇ МІСЬКОЇ РАДИ на виготовлення технічної документації із землеустрою щодо поділу та об’єднання земельної</t>
         </is>
@@ -4457,54 +4457,54 @@
       <c r="V38" t="s" s="5">
         <v>39</v>
       </c>
       <c r="W38" t="s" s="5">
         <v>38</v>
       </c>
       <c r="X38" t="s" s="5">
         <v>38</v>
       </c>
       <c r="Y38" t="s" s="5">
         <v>38</v>
       </c>
       <c r="Z38" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AA38" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AB38" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AC38" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AD38" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="AE38" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="AF38" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AG38" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AH38" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AI38" t="s" s="5">
         <v>38</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
         <v>70</v>
       </c>
       <c r="C39" t="inlineStr" s="4">
         <is>
           <t>ID - 4194,  Про розгляд заяви ЗАХАРЧУКА Валерія Вікторовича щодо надання дозволу на виготовлення проекту землеустрою щодо відведення земельної ділянки зі зміною цільового призначення земельної</t>
         </is>
@@ -4566,54 +4566,54 @@
       <c r="V39" t="s" s="5">
         <v>39</v>
       </c>
       <c r="W39" t="s" s="5">
         <v>38</v>
       </c>
       <c r="X39" t="s" s="5">
         <v>38</v>
       </c>
       <c r="Y39" t="s" s="5">
         <v>38</v>
       </c>
       <c r="Z39" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AA39" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AB39" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AC39" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AD39" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="AE39" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="AF39" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AG39" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AH39" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AI39" t="s" s="5">
         <v>38</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
         <v>71</v>
       </c>
       <c r="C40" t="inlineStr" s="4">
         <is>
           <t>ID - 4195,  Про затвердження СЛАВУТСЬКІЙ МІСЬКІЙ ТЕРИТОРІАЛЬНІЙ ГРОМАДІ в особі СЛАВУТСЬКОЇ МІСЬКОЇ РАДИ проектів землеустрою щодо відведення земельних ділянок по вул. Військовій в м. Славуті</t>
         </is>
@@ -4675,54 +4675,54 @@
       <c r="V40" t="s" s="5">
         <v>39</v>
       </c>
       <c r="W40" t="s" s="5">
         <v>38</v>
       </c>
       <c r="X40" t="s" s="5">
         <v>38</v>
       </c>
       <c r="Y40" t="s" s="5">
         <v>38</v>
       </c>
       <c r="Z40" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AA40" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AB40" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AC40" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AD40" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="AE40" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="AF40" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AG40" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AH40" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AI40" t="s" s="5">
         <v>38</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
         <v>72</v>
       </c>
       <c r="C41" t="inlineStr" s="4">
         <is>
           <t>ID - 4196,  Про розгляд заяви ТОВ «ЦИТРИКС» щодо передачі в оренду сформованих та зареєстрованих земельних ділянок по вул. Козацькій у м. Славуті.</t>
         </is>
@@ -4784,54 +4784,54 @@
       <c r="V41" t="s" s="5">
         <v>39</v>
       </c>
       <c r="W41" t="s" s="5">
         <v>38</v>
       </c>
       <c r="X41" t="s" s="5">
         <v>38</v>
       </c>
       <c r="Y41" t="s" s="5">
         <v>38</v>
       </c>
       <c r="Z41" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AA41" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AB41" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AC41" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AD41" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="AE41" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="AF41" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AG41" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AH41" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AI41" t="s" s="5">
         <v>38</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 