--- v0 (2026-08-07)
+++ v1 (2026-09-21)
@@ -98,54 +98,54 @@
   <si>
     <t>Ochkur Anatoliy Stepanovych</t>
   </si>
   <si>
     <t>Petruk Andriy Viktorovych</t>
   </si>
   <si>
     <t>Radzyvilyuk Lina Volodymyrivna</t>
   </si>
   <si>
     <t>Sapozhnik Viktor Viktorovych</t>
   </si>
   <si>
     <t>Skyba Petro Pavlovych</t>
   </si>
   <si>
     <t>Fedorchuk Svitlana Yosypivna</t>
   </si>
   <si>
     <t>Kushnirov Volodymyr Mykhaylovych</t>
   </si>
   <si>
     <t>Sokolov Hennadiy Edvinovych</t>
   </si>
   <si>
+    <t>Stetsyuk Andriy Petrovych</t>
+  </si>
+  <si>
     <t>Tomkiv Ihor Vasylovych</t>
-  </si>
-[...1 lines deleted...]
-    <t>Stetsyuk Andriy Petrovych</t>
   </si>
   <si>
     <t>Kostyrko Inna Oleksandrivna</t>
   </si>
   <si>
     <t>Mazur Volodymyr Ivanovych</t>
   </si>
   <si>
     <t>Melnychuk Valeriy Yuriyovych</t>
   </si>
   <si>
     <t>Hornyuk Nataliya Petrivna</t>
   </si>
   <si>
     <t>23.06.26  10:12:07</t>
   </si>
   <si>
     <t>В цілому</t>
   </si>
   <si>
     <t>ПРИЙНЯТО</t>
   </si>
   <si>
     <t>За</t>
   </si>
@@ -452,54 +452,54 @@
       <c r="V2" t="s" s="5">
         <v>38</v>
       </c>
       <c r="W2" t="s" s="5">
         <v>39</v>
       </c>
       <c r="X2" t="s" s="5">
         <v>39</v>
       </c>
       <c r="Y2" t="s" s="5">
         <v>38</v>
       </c>
       <c r="Z2" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AA2" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AB2" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AC2" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AD2" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="AE2" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="AF2" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AG2" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AH2" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AI2" t="s" s="5">
         <v>39</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>40</v>
       </c>
       <c r="C3" t="inlineStr" s="4">
         <is>
           <t>ID - 4079,  Про внесення змін до бюджету Славутської міської територіальної громади на 2026 рік</t>
         </is>
@@ -561,54 +561,54 @@
       <c r="V3" t="s" s="5">
         <v>38</v>
       </c>
       <c r="W3" t="s" s="5">
         <v>39</v>
       </c>
       <c r="X3" t="s" s="5">
         <v>39</v>
       </c>
       <c r="Y3" t="s" s="5">
         <v>38</v>
       </c>
       <c r="Z3" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AA3" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AB3" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AC3" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AD3" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="AE3" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="AF3" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AG3" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AH3" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AI3" t="s" s="5">
         <v>39</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>41</v>
       </c>
       <c r="C4" t="inlineStr" s="4">
         <is>
           <t>ID - 4080,  Звернення депутата Славутської міської ради Анатолія ОЧКУРА за вхідним реєстраційним №29/31-10 від 15.06.2026 року, щодо звернення депутатів Славутськоі міськоі ради до Президента України, Ради</t>
         </is>
@@ -670,54 +670,54 @@
       <c r="V4" t="s" s="5">
         <v>38</v>
       </c>
       <c r="W4" t="s" s="5">
         <v>39</v>
       </c>
       <c r="X4" t="s" s="5">
         <v>39</v>
       </c>
       <c r="Y4" t="s" s="5">
         <v>38</v>
       </c>
       <c r="Z4" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AA4" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AB4" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AC4" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AD4" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="AE4" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="AF4" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AG4" t="s" s="5">
         <v>43</v>
       </c>
       <c r="AH4" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AI4" t="s" s="5">
         <v>39</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 