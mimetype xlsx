--- v0 (2026-03-20)
+++ v1 (2026-05-06)
@@ -101,54 +101,54 @@
   <si>
     <t>Ochkur Anatoliy Stepanovych</t>
   </si>
   <si>
     <t>Petruk Andriy Viktorovych</t>
   </si>
   <si>
     <t>Radzyvilyuk Lina Volodymyrivna</t>
   </si>
   <si>
     <t>Sapozhnik Viktor Viktorovych</t>
   </si>
   <si>
     <t>Skyba Petro Pavlovych</t>
   </si>
   <si>
     <t>Fedorchuk Svitlana Yosypivna</t>
   </si>
   <si>
     <t>Kushnirov Volodymyr Mykhaylovych</t>
   </si>
   <si>
     <t>Sokolov Hennadiy Edvinovych</t>
   </si>
   <si>
+    <t>Stetsyuk Andriy Petrovych</t>
+  </si>
+  <si>
     <t>Tomkiv Ihor Vasylovych</t>
-  </si>
-[...1 lines deleted...]
-    <t>Stetsyuk Andriy Petrovych</t>
   </si>
   <si>
     <t>Kostyrko Inna Oleksandrivna</t>
   </si>
   <si>
     <t>Mazur Volodymyr Ivanovych</t>
   </si>
   <si>
     <t>Melnychuk Valeriy Yuriyovych</t>
   </si>
   <si>
     <t>13.03.26  10:12:49</t>
   </si>
   <si>
     <t>ID - 3659,  Про присвоєння «Почесний громадянин м.Славута».</t>
   </si>
   <si>
     <t>В цілому</t>
   </si>
   <si>
     <t>ПРИЙНЯТО</t>
   </si>
   <si>
     <t>За</t>
   </si>
@@ -688,54 +688,54 @@
       <c r="W3" t="s" s="5">
         <v>39</v>
       </c>
       <c r="X3" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Y3" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Z3" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AA3" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AB3" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AC3" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AD3" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AE3" t="s" s="5">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="AF3" t="s" s="5">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="AG3" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AH3" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AI3" t="s" s="5">
         <v>45</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>46</v>
       </c>
       <c r="C4" t="inlineStr" s="4">
         <is>
           <t>ID - 3661,  Про розгляд депутатського запиту Ігора ТОМКІВА за вхідним реєстраційним №10/31-10 від 25.02.2026року, про вжиття заходів щодо відведення води з прибудинкової території на вул.Героїв Небесної Сотні</t>
         </is>
       </c>
       <c r="D4" t="s">
         <v>37</v>
@@ -797,54 +797,54 @@
       <c r="W4" t="s" s="5">
         <v>39</v>
       </c>
       <c r="X4" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Y4" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Z4" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AA4" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AB4" t="s" s="5">
         <v>43</v>
       </c>
       <c r="AC4" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AD4" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AE4" t="s" s="5">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="AF4" t="s" s="5">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="AG4" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AH4" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AI4" t="s" s="5">
         <v>43</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>47</v>
       </c>
       <c r="C5" t="inlineStr" s="4">
         <is>
           <t>ID - 3662,  Про розгляд депутатського запиту Ігора ТОМКІВА за вхідним реєстраційним №05/31-11 від 05.03.2026року, щодо відновлення функціонування природнього джерела води `Благодатне` що виходить на</t>
         </is>
       </c>
       <c r="D5" t="s">
         <v>37</v>
@@ -906,54 +906,54 @@
       <c r="W5" t="s" s="5">
         <v>39</v>
       </c>
       <c r="X5" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Y5" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Z5" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AA5" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AB5" t="s" s="5">
         <v>43</v>
       </c>
       <c r="AC5" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AD5" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AE5" t="s" s="5">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="AF5" t="s" s="5">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="AG5" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AH5" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AI5" t="s" s="5">
         <v>45</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
         <v>48</v>
       </c>
       <c r="C6" t="inlineStr" s="4">
         <is>
           <t>ID - 3663,  Про розгляд депутатського запиту Ігоря ТОМКІВА за вхідним реєстраційним №07/31-11 від 09.03.2026 року, щодо проведення заходів по періодичній повірці теплових лічильників у багатоквартирних</t>
         </is>
       </c>
       <c r="D6" t="s">
         <v>37</v>
@@ -1015,54 +1015,54 @@
       <c r="W6" t="s" s="5">
         <v>39</v>
       </c>
       <c r="X6" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Y6" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Z6" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AA6" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AB6" t="s" s="5">
         <v>43</v>
       </c>
       <c r="AC6" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AD6" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AE6" t="s" s="5">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="AF6" t="s" s="5">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="AG6" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AH6" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AI6" t="s" s="5">
         <v>45</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>49</v>
       </c>
       <c r="C7" t="inlineStr" s="4">
         <is>
           <t>ID - 3664,  Про розгляд депутатського запиту Ігоря ТОМКІВА за вхідним реєстраційним №06/31-11 від 09.03.2026року, про здійснення заходів щодо забезпечення автобусного маршруту відповідними дорожніми знаками</t>
         </is>
       </c>
       <c r="D7" t="s">
         <v>37</v>
@@ -1124,54 +1124,54 @@
       <c r="W7" t="s" s="5">
         <v>39</v>
       </c>
       <c r="X7" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Y7" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Z7" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AA7" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AB7" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AC7" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AD7" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AE7" t="s" s="5">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="AF7" t="s" s="5">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="AG7" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AH7" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AI7" t="s" s="5">
         <v>45</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
         <v>50</v>
       </c>
       <c r="C8" t="inlineStr" s="4">
         <is>
           <t>ID - 3665,  Про затвердження звіту старости сіл Варварівка та Голики Василя КОНЧЕНКА про свою діяльність за 2025 рік.</t>
         </is>
       </c>
       <c r="D8" t="s">
         <v>37</v>
@@ -1778,54 +1778,54 @@
       <c r="W13" t="s" s="5">
         <v>39</v>
       </c>
       <c r="X13" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Y13" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Z13" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AA13" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AB13" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AC13" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AD13" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AE13" t="s" s="5">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="AF13" t="s" s="5">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="AG13" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AH13" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AI13" t="s" s="5">
         <v>39</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
         <v>56</v>
       </c>
       <c r="C14" t="inlineStr" s="4">
         <is>
           <t>ID - 3671,  Про стан надходжень та використання коштів Цільового фонду Славутської міської ради«Вирішення соціально-економічних проблем Славутської міської територіальної громади»за 2025 рік</t>
         </is>
       </c>
       <c r="D14" t="s">
         <v>37</v>
@@ -1887,54 +1887,54 @@
       <c r="W14" t="s" s="5">
         <v>39</v>
       </c>
       <c r="X14" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Y14" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Z14" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AA14" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AB14" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AC14" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AD14" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AE14" t="s" s="5">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="AF14" t="s" s="5">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="AG14" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AH14" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AI14" t="s" s="5">
         <v>39</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>57</v>
       </c>
       <c r="C15" t="inlineStr" s="4">
         <is>
           <t>ID - 3672,  Про хід і результати виконання у 2025 році Програми забезпечення заходів державного,обласного, місцевого значення, що проводяться органами місцевого самоврядування у Славутській міській</t>
         </is>
       </c>
       <c r="D15" t="s">
         <v>37</v>
@@ -2105,54 +2105,54 @@
       <c r="W16" t="s" s="5">
         <v>44</v>
       </c>
       <c r="X16" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Y16" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Z16" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AA16" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AB16" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AC16" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AD16" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AE16" t="s" s="5">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="AF16" t="s" s="5">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="AG16" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AH16" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AI16" t="s" s="5">
         <v>40</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
         <v>59</v>
       </c>
       <c r="C17" t="inlineStr" s="4">
         <is>
           <t>ID - 3674,  Про хід і результати виконання Програми сприяння діяльності органів самоорганізації населення (квартальних комітетів) на території Славутської міської територіальної громади на 2021-2025</t>
         </is>
       </c>
       <c r="D17" t="s">
         <v>37</v>
@@ -3740,54 +3740,54 @@
       <c r="W31" t="s" s="5">
         <v>40</v>
       </c>
       <c r="X31" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Y31" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Z31" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AA31" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AB31" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AC31" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AD31" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AE31" t="s" s="5">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="AF31" t="s" s="5">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="AG31" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AH31" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AI31" t="s" s="5">
         <v>39</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
         <v>74</v>
       </c>
       <c r="C32" t="inlineStr" s="4">
         <is>
           <t>ID - 3691,  Про включення до переліку об’єктів комунальної власності, що підлягають приватизації, нежитлового приміщення загальною площею 50,6 кв.м, що знаходиться за адресою: 30000, Хмельницька область,</t>
         </is>
       </c>
       <c r="D32" t="s">
         <v>37</v>
@@ -3958,54 +3958,54 @@
       <c r="W33" t="s" s="5">
         <v>40</v>
       </c>
       <c r="X33" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Y33" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Z33" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AA33" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AB33" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AC33" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AD33" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AE33" t="s" s="5">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="AF33" t="s" s="5">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="AG33" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AH33" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AI33" t="s" s="5">
         <v>39</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
         <v>75</v>
       </c>
       <c r="C34" t="inlineStr" s="4">
         <is>
           <t>ID - 3694,  Про розгляд заяви БЛАГИ Анатолія Миколайовича щодо затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) та</t>
         </is>
       </c>
       <c r="D34" t="s">
         <v>76</v>
@@ -4067,54 +4067,54 @@
       <c r="W34" t="s" s="5">
         <v>40</v>
       </c>
       <c r="X34" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Y34" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Z34" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AA34" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AB34" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AC34" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AD34" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AE34" t="s" s="5">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="AF34" t="s" s="5">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="AG34" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AH34" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AI34" t="s" s="5">
         <v>39</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
         <v>75</v>
       </c>
       <c r="C35" t="inlineStr" s="4">
         <is>
           <t>ID - 3695,  Про розгляд заяви ЧИЧМАР Вікторії Вікторівни, інтереси якої представляє МОКРИК Наталія Вікторівна на підставі Довіреності № 2077 від 25.07.2025 щодо затвердження технічної документації із</t>
         </is>
       </c>
       <c r="D35" t="s">
         <v>76</v>
@@ -4176,54 +4176,54 @@
       <c r="W35" t="s" s="5">
         <v>40</v>
       </c>
       <c r="X35" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Y35" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Z35" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AA35" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AB35" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AC35" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AD35" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AE35" t="s" s="5">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="AF35" t="s" s="5">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="AG35" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AH35" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AI35" t="s" s="5">
         <v>39</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
         <v>75</v>
       </c>
       <c r="C36" t="inlineStr" s="4">
         <is>
           <t>ID - 3696,  Про розгляд заяви ВАСИЛЮКА Михайла Кириловича щодо затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) та</t>
         </is>
       </c>
       <c r="D36" t="s">
         <v>76</v>
@@ -4285,54 +4285,54 @@
       <c r="W36" t="s" s="5">
         <v>40</v>
       </c>
       <c r="X36" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Y36" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Z36" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AA36" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AB36" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AC36" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AD36" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AE36" t="s" s="5">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="AF36" t="s" s="5">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="AG36" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AH36" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AI36" t="s" s="5">
         <v>39</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
         <v>75</v>
       </c>
       <c r="C37" t="inlineStr" s="4">
         <is>
           <t>ID - 3697,  Про розгляд заяви ПОЛІЩУКА Володимира Яковича та ПОЛІЩУКА Валерія Володимировича, інтереси якого представляє ПОЛІЩУК Володимир Якович на підставі Довіреності №247 від 24.02.2026 щодо</t>
         </is>
       </c>
       <c r="D37" t="s">
         <v>76</v>
@@ -4394,54 +4394,54 @@
       <c r="W37" t="s" s="5">
         <v>40</v>
       </c>
       <c r="X37" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Y37" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Z37" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AA37" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AB37" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AC37" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AD37" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AE37" t="s" s="5">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="AF37" t="s" s="5">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="AG37" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AH37" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AI37" t="s" s="5">
         <v>39</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
         <v>77</v>
       </c>
       <c r="C38" t="inlineStr" s="4">
         <is>
           <t>ID - 3698,  Про розгляд заяви ОЛІЙНИК Ольги Володимирівни щодо надання дозволу на виготовлення технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на</t>
         </is>
       </c>
       <c r="D38" t="s">
         <v>37</v>
@@ -4503,54 +4503,54 @@
       <c r="W38" t="s" s="5">
         <v>40</v>
       </c>
       <c r="X38" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Y38" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Z38" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AA38" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AB38" t="s" s="5">
         <v>44</v>
       </c>
       <c r="AC38" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AD38" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AE38" t="s" s="5">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="AF38" t="s" s="5">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="AG38" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AH38" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AI38" t="s" s="5">
         <v>39</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
         <v>78</v>
       </c>
       <c r="C39" t="inlineStr" s="4">
         <is>
           <t>ID - 3699,  Про розгляд заяви ТОВАРИСТВА З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ «ПЕРСПЕКТИВА ПРО» щодо надання згоди на передачу земельної ділянки, яка перебуває в користуванні на умовах оренди згідно Договору</t>
         </is>
       </c>
       <c r="D39" t="s">
         <v>37</v>
@@ -4612,54 +4612,54 @@
       <c r="W39" t="s" s="5">
         <v>40</v>
       </c>
       <c r="X39" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Y39" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Z39" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AA39" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AB39" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AC39" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AD39" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AE39" t="s" s="5">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="AF39" t="s" s="5">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="AG39" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AH39" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AI39" t="s" s="5">
         <v>39</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
         <v>79</v>
       </c>
       <c r="C40" t="inlineStr" s="4">
         <is>
           <t>ID - 3701,  Про розгляд заяви ТОВАРИСТВА З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ «ВІНЬКОВЕЦЬКИЙ СИРЗАВОД» щодо укладення Договорів про встановлення земельного сервітуту на новий строк.</t>
         </is>
       </c>
       <c r="D40" t="s">
         <v>76</v>
@@ -4721,54 +4721,54 @@
       <c r="W40" t="s" s="5">
         <v>40</v>
       </c>
       <c r="X40" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Y40" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Z40" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AA40" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AB40" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AC40" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AD40" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AE40" t="s" s="5">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="AF40" t="s" s="5">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="AG40" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AH40" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AI40" t="s" s="5">
         <v>39</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
         <v>79</v>
       </c>
       <c r="C41" t="inlineStr" s="4">
         <is>
           <t>ID - 3702,  Про розгляд заяви ФОП ГРАБАРЧУКА Володимира Анатолійовича щодо укладення Договору про встановлення земельного сервітуту на новий строк.</t>
         </is>
       </c>
       <c r="D41" t="s">
         <v>76</v>
@@ -4830,54 +4830,54 @@
       <c r="W41" t="s" s="5">
         <v>40</v>
       </c>
       <c r="X41" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Y41" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Z41" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AA41" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AB41" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AC41" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AD41" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AE41" t="s" s="5">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="AF41" t="s" s="5">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="AG41" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AH41" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AI41" t="s" s="5">
         <v>39</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
         <v>79</v>
       </c>
       <c r="C42" t="inlineStr" s="4">
         <is>
           <t>ID - 3703,  Про розгляд заяви ФОП УСЕНКО Олени Миколаївни щодо укладення Договору про встановлення земельного сервітуту на новий строк.</t>
         </is>
       </c>
       <c r="D42" t="s">
         <v>76</v>
@@ -4939,54 +4939,54 @@
       <c r="W42" t="s" s="5">
         <v>40</v>
       </c>
       <c r="X42" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Y42" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Z42" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AA42" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AB42" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AC42" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AD42" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AE42" t="s" s="5">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="AF42" t="s" s="5">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="AG42" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AH42" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AI42" t="s" s="5">
         <v>39</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
         <v>79</v>
       </c>
       <c r="C43" t="inlineStr" s="4">
         <is>
           <t>ID - 3704,  Про розгляд заяви ФОП ЯКОВЧУК Марини Миколаївни щодо укладення Договору про встановлення земельного сервітуту на новий строк.</t>
         </is>
       </c>
       <c r="D43" t="s">
         <v>76</v>
@@ -5048,54 +5048,54 @@
       <c r="W43" t="s" s="5">
         <v>40</v>
       </c>
       <c r="X43" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Y43" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Z43" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AA43" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AB43" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AC43" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AD43" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AE43" t="s" s="5">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="AF43" t="s" s="5">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="AG43" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AH43" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AI43" t="s" s="5">
         <v>39</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="s">
         <v>79</v>
       </c>
       <c r="C44" t="inlineStr" s="4">
         <is>
           <t>ID - 3705,  Про розгляд заяви ФОП КНЯЗЬЄВОЇ Тетяни Сергіївни щодо укладення Договору про встановлення земельного сервітуту на новий строк.</t>
         </is>
       </c>
       <c r="D44" t="s">
         <v>76</v>
@@ -5157,54 +5157,54 @@
       <c r="W44" t="s" s="5">
         <v>40</v>
       </c>
       <c r="X44" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Y44" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Z44" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AA44" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AB44" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AC44" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AD44" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AE44" t="s" s="5">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="AF44" t="s" s="5">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="AG44" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AH44" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AI44" t="s" s="5">
         <v>39</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="s">
         <v>80</v>
       </c>
       <c r="C45" t="inlineStr" s="4">
         <is>
           <t>ID - 3706,  Про затвердження СЛАВУТСЬКІЙ МІСЬКІЙ ТЕРИТОРІАЛЬНІЙ ГРОМАДІ в особі СЛАВУТСЬКОЇ МІСЬКОЇ РАДИ проектів землеустрою щодо відведення земельних ділянок для будівництва і обслуговування</t>
         </is>
       </c>
       <c r="D45" t="s">
         <v>37</v>
@@ -5266,54 +5266,54 @@
       <c r="W45" t="s" s="5">
         <v>40</v>
       </c>
       <c r="X45" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Y45" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Z45" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AA45" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AB45" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AC45" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AD45" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AE45" t="s" s="5">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="AF45" t="s" s="5">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="AG45" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AH45" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AI45" t="s" s="5">
         <v>39</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
         <v>81</v>
       </c>
       <c r="C46" t="inlineStr" s="4">
         <is>
           <t>ID - 3708,  Про внесення змін до рішення Славутської міської ради від 25.10.2024 №52-40/2024«Про включення до переліку земельних ділянок земельної ділянки по вул. Меморіальній в м. Славуті (кадастровий номер:</t>
         </is>
       </c>
       <c r="D46" t="s">
         <v>76</v>
@@ -5375,54 +5375,54 @@
       <c r="W46" t="s" s="5">
         <v>40</v>
       </c>
       <c r="X46" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Y46" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Z46" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AA46" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AB46" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AC46" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AD46" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AE46" t="s" s="5">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="AF46" t="s" s="5">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="AG46" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AH46" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AI46" t="s" s="5">
         <v>39</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47" t="s">
         <v>81</v>
       </c>
       <c r="C47" t="inlineStr" s="4">
         <is>
           <t>ID - 3709,  Про внесення змін до рішення Славутської міської ради від 31.05.2024 №43-36/2024«Про включення до переліку земельних ділянок земельної ділянки по вул. Петра Сагайдачного в м. Славуті (кадастровий</t>
         </is>
       </c>
       <c r="D47" t="s">
         <v>76</v>
@@ -5484,54 +5484,54 @@
       <c r="W47" t="s" s="5">
         <v>40</v>
       </c>
       <c r="X47" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Y47" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Z47" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AA47" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AB47" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AC47" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AD47" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AE47" t="s" s="5">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="AF47" t="s" s="5">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="AG47" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AH47" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AI47" t="s" s="5">
         <v>39</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48" t="s">
         <v>81</v>
       </c>
       <c r="C48" t="inlineStr" s="4">
         <is>
           <t>ID - 3710,  Про внесення змін до рішення Славутськоїміської ради від 25.10.2024 №51-40/2024«Про включення до переліку земельнихділянок земельної ділянки по вул. Меморіальній в м. Славуті (кадастровий номер:</t>
         </is>
       </c>
       <c r="D48" t="s">
         <v>76</v>
@@ -5593,54 +5593,54 @@
       <c r="W48" t="s" s="5">
         <v>40</v>
       </c>
       <c r="X48" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Y48" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Z48" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AA48" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AB48" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AC48" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AD48" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AE48" t="s" s="5">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="AF48" t="s" s="5">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="AG48" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AH48" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AI48" t="s" s="5">
         <v>39</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
         <v>81</v>
       </c>
       <c r="C49" t="inlineStr" s="4">
         <is>
           <t>ID - 3711,  Про внесення змін до рішення Славутської міської ради від 31.07.2024 №22-38/2024«Про включення до переліку земельних ділянок земельної ділянки по вул. Меморіальній в м. Славуті (кадастровий номер:</t>
         </is>
       </c>
       <c r="D49" t="s">
         <v>76</v>
@@ -5702,54 +5702,54 @@
       <c r="W49" t="s" s="5">
         <v>40</v>
       </c>
       <c r="X49" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Y49" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Z49" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AA49" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AB49" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AC49" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AD49" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AE49" t="s" s="5">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="AF49" t="s" s="5">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="AG49" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AH49" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AI49" t="s" s="5">
         <v>39</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50" t="s">
         <v>81</v>
       </c>
       <c r="C50" t="inlineStr" s="4">
         <is>
           <t>ID - 3712,  Про внесення змін до рішення Славутської міської ради від 31.07.2024 №23-38/2024«Про включення до переліку земельних ділянок земельної ділянки по вул. Меморіальній в м. Славуті (кадастровий номер:</t>
         </is>
       </c>
       <c r="D50" t="s">
         <v>76</v>
@@ -5811,54 +5811,54 @@
       <c r="W50" t="s" s="5">
         <v>40</v>
       </c>
       <c r="X50" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Y50" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Z50" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AA50" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AB50" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AC50" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AD50" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AE50" t="s" s="5">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="AF50" t="s" s="5">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="AG50" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AH50" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AI50" t="s" s="5">
         <v>39</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="s">
         <v>81</v>
       </c>
       <c r="C51" t="inlineStr" s="4">
         <is>
           <t>ID - 3713,  Про внесення змін до рішення Славутської міської ради від 31.07.2024 №25-38/2024 «Про включення до переліку земельних ділянок земельної ділянки по вул. Меморіальній в м. Славуті (кадастровий номер:</t>
         </is>
       </c>
       <c r="D51" t="s">
         <v>76</v>
@@ -5920,54 +5920,54 @@
       <c r="W51" t="s" s="5">
         <v>40</v>
       </c>
       <c r="X51" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Y51" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Z51" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AA51" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AB51" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AC51" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AD51" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AE51" t="s" s="5">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="AF51" t="s" s="5">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="AG51" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AH51" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AI51" t="s" s="5">
         <v>39</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52" t="s">
         <v>81</v>
       </c>
       <c r="C52" t="inlineStr" s="4">
         <is>
           <t>ID - 3714,  Про внесення змін до рішення Славутської міської ради від 31.07.2024 №27-38/2024«Про включення до переліку земельних ділянок земельної ділянки по вул. Меморіальній в м. Славуті(кадастровий номер:</t>
         </is>
       </c>
       <c r="D52" t="s">
         <v>76</v>
@@ -6029,54 +6029,54 @@
       <c r="W52" t="s" s="5">
         <v>40</v>
       </c>
       <c r="X52" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Y52" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Z52" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AA52" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AB52" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AC52" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AD52" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AE52" t="s" s="5">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="AF52" t="s" s="5">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="AG52" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AH52" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AI52" t="s" s="5">
         <v>39</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="s">
         <v>81</v>
       </c>
       <c r="C53" t="inlineStr" s="4">
         <is>
           <t>ID - 3715,  Про внесення змін до рішення Славутської міської ради від 31.07.2024 №28-38/2024«Про включення до переліку земельних ділянок земельної ділянки по вул. Меморіальній в м. Славуті (кадастровий номер:</t>
         </is>
       </c>
       <c r="D53" t="s">
         <v>76</v>
@@ -6138,54 +6138,54 @@
       <c r="W53" t="s" s="5">
         <v>40</v>
       </c>
       <c r="X53" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Y53" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Z53" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AA53" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AB53" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AC53" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AD53" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AE53" t="s" s="5">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="AF53" t="s" s="5">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="AG53" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AH53" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AI53" t="s" s="5">
         <v>39</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54" t="s">
         <v>82</v>
       </c>
       <c r="C54" t="inlineStr" s="4">
         <is>
           <t>ID - 3716,  Про включення земельних ділянок до Переліку земельних ділянок, які підлягають продажу на конкурентних засадах (на земельних торгах у формі електронного аукціону) окремим лотом.</t>
         </is>
       </c>
       <c r="D54" t="s">
         <v>37</v>
@@ -6247,54 +6247,54 @@
       <c r="W54" t="s" s="5">
         <v>40</v>
       </c>
       <c r="X54" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Y54" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Z54" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AA54" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AB54" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AC54" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AD54" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AE54" t="s" s="5">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="AF54" t="s" s="5">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="AG54" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AH54" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AI54" t="s" s="5">
         <v>39</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55" t="s">
         <v>83</v>
       </c>
       <c r="C55" t="inlineStr" s="4">
         <is>
           <t>ID - 3717,  Про розгляд заяв ТОВ «ВСВ ТРАНС ЛОГІСТИК» та ТОВ «СПЕЙС-ХАУС 2025» щодо затвердження технічної документації із землеустрою щодо поділу та об’єднання земельної ділянки по вул. Привокзальній в</t>
         </is>
       </c>
       <c r="D55" t="s">
         <v>37</v>
@@ -6356,54 +6356,54 @@
       <c r="W55" t="s" s="5">
         <v>40</v>
       </c>
       <c r="X55" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Y55" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Z55" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AA55" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AB55" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AC55" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AD55" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AE55" t="s" s="5">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="AF55" t="s" s="5">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="AG55" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AH55" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AI55" t="s" s="5">
         <v>39</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56" t="s">
         <v>84</v>
       </c>
       <c r="C56" t="inlineStr" s="4">
         <is>
           <t>ID - 3718,  Про продаж земельної ділянки несільськогосподарського призначення площею 1570 кв.м по вул. Івана Богуна, 1 в м. Славуті КОЗЕЛУ Миколі Петровичу</t>
         </is>
       </c>
       <c r="D56" t="s">
         <v>37</v>
@@ -6465,54 +6465,54 @@
       <c r="W56" t="s" s="5">
         <v>40</v>
       </c>
       <c r="X56" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Y56" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Z56" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AA56" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AB56" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AC56" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AD56" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AE56" t="s" s="5">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="AF56" t="s" s="5">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="AG56" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AH56" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AI56" t="s" s="5">
         <v>39</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57" t="s">
         <v>85</v>
       </c>
       <c r="C57" t="inlineStr" s="4">
         <is>
           <t>ID - 3719,  Про розгляд заяви КОМУНАЛЬНОГО ПІДПРИЄМСТВА «СЛАВУТА-СЕРВІС» СЛАВУТСЬКОЇ МІСЬКОЇ РАДИ щодо передачі в постійне користування сформованої та зареєстрованої земельної ділянки (кадастровий</t>
         </is>
       </c>
       <c r="D57" t="s">
         <v>37</v>
@@ -6574,54 +6574,54 @@
       <c r="W57" t="s" s="5">
         <v>40</v>
       </c>
       <c r="X57" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Y57" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Z57" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AA57" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AB57" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AC57" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AD57" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AE57" t="s" s="5">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="AF57" t="s" s="5">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="AG57" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AH57" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AI57" t="s" s="5">
         <v>39</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58" t="s">
         <v>86</v>
       </c>
       <c r="C58" t="inlineStr" s="4">
         <is>
           <t>ID - 3720,  Про розгляд заяви ФОП ФЕДОТОВА Юрія Володимировича щодо внесення змін до Договору оренди землі від 17.05.2023</t>
         </is>
       </c>
       <c r="D58" t="s">
         <v>37</v>
@@ -6683,54 +6683,54 @@
       <c r="W58" t="s" s="5">
         <v>40</v>
       </c>
       <c r="X58" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Y58" t="s" s="5">
         <v>40</v>
       </c>
       <c r="Z58" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AA58" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AB58" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AC58" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AD58" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AE58" t="s" s="5">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="AF58" t="s" s="5">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="AG58" t="s" s="5">
         <v>40</v>
       </c>
       <c r="AH58" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AI58" t="s" s="5">
         <v>39</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59" t="s">
         <v>87</v>
       </c>
       <c r="C59" t="inlineStr" s="4">
         <is>
           <t>ID - 3721,  Про внесення змін до Програми заходів національного спротиву Славутської міської територіальної громади та підтримки сил безпеки і оборони України на 2025-2026 роки, затвердженої рішенням</t>
         </is>
       </c>
       <c r="D59" t="s">
         <v>37</v>