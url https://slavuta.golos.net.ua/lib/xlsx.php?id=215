--- v0 (2026-08-07)
+++ v1 (2026-09-21)
@@ -89,54 +89,54 @@
   <si>
     <t>Очкур Анатолій Степанович</t>
   </si>
   <si>
     <t>Петрук Андрій Вікторович</t>
   </si>
   <si>
     <t>Радзивілюк Ліна Володимирівна</t>
   </si>
   <si>
     <t>Сапожнік Віктор Вікторович</t>
   </si>
   <si>
     <t>Скиба Петро Павлович</t>
   </si>
   <si>
     <t>Федорчук Світлана Йосипівна</t>
   </si>
   <si>
     <t>Кушніров Володимир Михайлович</t>
   </si>
   <si>
     <t>Соколов Геннадій Едвінович</t>
   </si>
   <si>
+    <t>Стецюк Андрій Петрович</t>
+  </si>
+  <si>
     <t>Томків Ігор Васильович</t>
-  </si>
-[...1 lines deleted...]
-    <t>Стецюк Андрій Петрович</t>
   </si>
   <si>
     <t>Костирко Інна Олександрівна</t>
   </si>
   <si>
     <t>Мазур Володимир Іванович</t>
   </si>
   <si>
     <t>Мельничук Валерій Юрійович</t>
   </si>
   <si>
     <t>Горнюк Наталія Петрівна</t>
   </si>
   <si>
     <t>23.06.26  10:12:07</t>
   </si>
   <si>
     <t>В цілому</t>
   </si>
   <si>
     <t>ПРИЙНЯТО</t>
   </si>
   <si>
     <t>За: 15</t>
   </si>
@@ -485,54 +485,54 @@
       <c r="V2" t="s" s="5">
         <v>38</v>
       </c>
       <c r="W2" t="s" s="5">
         <v>39</v>
       </c>
       <c r="X2" t="s" s="5">
         <v>39</v>
       </c>
       <c r="Y2" t="s" s="5">
         <v>38</v>
       </c>
       <c r="Z2" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AA2" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AB2" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AC2" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AD2" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="AE2" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="AF2" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AG2" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AH2" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AI2" t="s" s="5">
         <v>39</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>40</v>
       </c>
       <c r="C3" t="inlineStr" s="4">
         <is>
           <t>ID - 4079,  Про внесення змін до бюджету Славутської міської територіальної громади на 2026 рік</t>
         </is>
@@ -594,54 +594,54 @@
       <c r="V3" t="s" s="5">
         <v>38</v>
       </c>
       <c r="W3" t="s" s="5">
         <v>39</v>
       </c>
       <c r="X3" t="s" s="5">
         <v>39</v>
       </c>
       <c r="Y3" t="s" s="5">
         <v>38</v>
       </c>
       <c r="Z3" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AA3" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AB3" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AC3" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AD3" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="AE3" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="AF3" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AG3" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AH3" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AI3" t="s" s="5">
         <v>39</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>41</v>
       </c>
       <c r="C4" t="inlineStr" s="4">
         <is>
           <t>ID - 4080,  Звернення депутата Славутської міської ради Анатолія ОЧКУРА за вхідним реєстраційним №29/31-10 від 15.06.2026 року, щодо звернення депутатів Славутськоі міськоі ради до Президента України, Ради</t>
         </is>
@@ -703,54 +703,54 @@
       <c r="V4" t="s" s="5">
         <v>38</v>
       </c>
       <c r="W4" t="s" s="5">
         <v>39</v>
       </c>
       <c r="X4" t="s" s="5">
         <v>39</v>
       </c>
       <c r="Y4" t="s" s="5">
         <v>38</v>
       </c>
       <c r="Z4" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AA4" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AB4" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AC4" t="s" s="5">
         <v>39</v>
       </c>
       <c r="AD4" t="s" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="AE4" t="s" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="AF4" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AG4" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AH4" t="s" s="5">
         <v>38</v>
       </c>
       <c r="AI4" t="s" s="5">
         <v>39</v>
       </c>
     </row>
     <row r="5">
       <c r="A5"/>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5" t="s">
         <v>49</v>
@@ -794,54 +794,54 @@
       <c r="V5" t="s">
         <v>49</v>
       </c>
       <c r="W5" t="s">
         <v>51</v>
       </c>
       <c r="X5" t="s">
         <v>51</v>
       </c>
       <c r="Y5" t="s">
         <v>49</v>
       </c>
       <c r="Z5" t="s">
         <v>51</v>
       </c>
       <c r="AA5" t="s">
         <v>50</v>
       </c>
       <c r="AB5" t="s">
         <v>49</v>
       </c>
       <c r="AC5" t="s">
         <v>51</v>
       </c>
       <c r="AD5" t="s">
+        <v>51</v>
+      </c>
+      <c r="AE5" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="AF5" t="s">
         <v>49</v>
       </c>
       <c r="AG5" t="s">
         <v>50</v>
       </c>
       <c r="AH5" t="s">
         <v>49</v>
       </c>
       <c r="AI5" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6" t="s">
         <v>36</v>
@@ -1158,54 +1158,54 @@
       <c r="V9" t="s">
         <v>57</v>
       </c>
       <c r="W9" t="s">
         <v>58</v>
       </c>
       <c r="X9" t="s">
         <v>58</v>
       </c>
       <c r="Y9" t="s">
         <v>57</v>
       </c>
       <c r="Z9" t="s">
         <v>58</v>
       </c>
       <c r="AA9" t="s">
         <v>57</v>
       </c>
       <c r="AB9" t="s">
         <v>57</v>
       </c>
       <c r="AC9" t="s">
         <v>58</v>
       </c>
       <c r="AD9" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="AE9" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="AF9" t="s">
         <v>57</v>
       </c>
       <c r="AG9" t="s">
         <v>57</v>
       </c>
       <c r="AH9" t="s">
         <v>57</v>
       </c>
       <c r="AI9" t="s">
         <v>58</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="D1:E1"/>
     <mergeCell ref="F1:H1"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>